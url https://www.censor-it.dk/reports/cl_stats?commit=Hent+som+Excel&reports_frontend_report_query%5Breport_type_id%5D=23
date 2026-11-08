--- v6 (2026-09-24)
+++ v7 (2026-11-08)
@@ -515,51 +515,51 @@
       </c>
       <c r="C10" s="4" t="inlineStr">
         <is>
           <t>Radiografuddannelsen - Semester</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B11" s="4" t="n">
         <v>22</v>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Specialuddannelsen i borgernær sygepleje</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="n">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Specialuddannelsen i kræftsygepleje</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="n">
         <v>15</v>
       </c>
       <c r="B13" s="4" t="n">
         <v>21</v>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Specialuddannelsen i psykiatrisk og børne-/ungdomspsykiatrisk sygepleje</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="n">
         <v>21</v>
       </c>
       <c r="B14" s="4" t="n">
@@ -593,51 +593,51 @@
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Bioanalytikeruddannelsen - semesterudd.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="n">
         <v>619</v>
       </c>
       <c r="B17" s="4" t="n">
         <v>366</v>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Fysioterapeutuddannelsen</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="n">
         <v>1768</v>
       </c>
       <c r="B18" s="4" t="n">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Læreruddannelsen</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="n">
         <v>13</v>
       </c>
       <c r="B19" s="4" t="n">
         <v>35</v>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Professionsbachelor i Natur- og Kulturformidling</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="n">
         <v>9</v>
       </c>
       <c r="B20" s="4" t="n">